--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -1,83 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nbolka\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\referenced5\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{798F2B71-1090-4837-9A1A-F63FD6D5A9A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D2C731B9-4373-4F32-B22A-4285740521B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="77">
   <si>
     <t>Adult Literacy /GED/Citizenship/Spanish Class Directory</t>
   </si>
   <si>
     <t>English Classes</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Phone #</t>
   </si>
   <si>
     <t>Contact Person</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
     <t>Schedule</t>
   </si>
   <si>
@@ -149,97 +152,87 @@
   <si>
     <t>Jorge Islas Martinez  jislasmartinez@wwusd.org</t>
   </si>
   <si>
     <t>$20 semester</t>
   </si>
   <si>
     <t>Milton Public Library                          Palabras: Spanish Conversation Group</t>
   </si>
   <si>
     <t>608-868-7462</t>
   </si>
   <si>
     <t>608-361-2219</t>
   </si>
   <si>
     <t>Ginna Isunza</t>
   </si>
   <si>
     <t>GED Classes in Spanish</t>
   </si>
   <si>
     <t>Schedule &amp; Location</t>
   </si>
   <si>
-    <t>Mon &amp; Wed   12 - 3 pm</t>
-[...1 lines deleted...]
-  <si>
     <t>TBD</t>
   </si>
   <si>
     <t>Spanish Classes/Conversation Groups</t>
   </si>
   <si>
     <t>$50 Registration    $30 books</t>
   </si>
   <si>
     <t xml:space="preserve">Level 1 Mon/Wed 9:30 am -12 pm or 5:30 - 8 pm                                    Levels 2 and 3 Tues/Thurs 5:30-8 pm               </t>
   </si>
   <si>
     <t>Ann Ward                      ward@slcbeloit.org</t>
   </si>
   <si>
     <t xml:space="preserve">Cunningham Success Center                  910 Townline Ave Beloit </t>
   </si>
   <si>
     <t>Tue &amp; Thu   8:15 - 11:15 am</t>
   </si>
   <si>
     <t>534 S Elizabeth St      Room 104  Whitewater, WI</t>
   </si>
   <si>
-    <t>$25 book</t>
-[...1 lines deleted...]
-  <si>
     <t>430 E High St  Milton, WI 53563</t>
   </si>
   <si>
     <t>Ashley Colstad (colstad.ashley@miltonpubliclibrary.org) Angela Brooks (brooks.angela@miltonpubliclibrary.org)</t>
   </si>
   <si>
     <t>2nd Thurs of the month 4:30-5:30 pm       all levels welcome                                  MPL Community Room</t>
   </si>
   <si>
     <t>Monday - Thursday evenings</t>
   </si>
   <si>
     <t>Thurs 5:30-8 pm  classes (in English, but instructor speaks Spanish as necessary)                                              Tues 10 am Tutoring as needed</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">Tues. 6:30-7:30 pm </t>
   </si>
   <si>
     <t>Faith Community Church</t>
   </si>
   <si>
     <t>2931 Lucerne Dr, Janesville, WI 53545</t>
   </si>
   <si>
     <t>(608) 758-2850</t>
   </si>
   <si>
     <t>Paige Lechter</t>
   </si>
   <si>
     <t>Thursdays, 7:15 - 8:30 pm</t>
   </si>
   <si>
     <t>Barb Becker</t>
   </si>
   <si>
     <t>Advanced - Thursdays, 6 - 7 pm            Beginner - Thursdays, 7:15 - 8:00 pm</t>
   </si>
@@ -255,93 +248,106 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">at 534 Elizabeth St  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF444444"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">                             T/TH 10 am-12 pm                              </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF00B050"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>at 834 E Milwaukee St</t>
     </r>
   </si>
   <si>
-    <t>Low Level   Tue/Thu   9 - 11:50 am   Intermediate Level   Mon/Wed     11:30 am - 2:30 pm or 12 - 3 pm          High Level     Tue/Thu   9 - 11:50 am</t>
-[...5 lines deleted...]
-  <si>
     <t>YWCA</t>
   </si>
   <si>
     <t>1735 S. Washington St.    Janesville, WI 53545</t>
   </si>
   <si>
     <t>608-752-5445      ext. 215</t>
   </si>
   <si>
     <t>Thursdays, 9 - 11 am</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Beloit Public Library
 Spanish Club</t>
   </si>
   <si>
     <t>605 Eclipse Boulevard, 
 Beloit 53511</t>
   </si>
   <si>
     <t>608-364-2905 (Library)
 702 335 0209 (teacher)</t>
   </si>
   <si>
     <t xml:space="preserve">mdevries@beloitlibrary.org 
 anderoanderson57@gmail.com </t>
   </si>
   <si>
     <t>Tues 5:30-8 pm  classes 
 Saturday 2-4 pm</t>
   </si>
   <si>
-    <t>(Updated 9/9/25)</t>
+    <t xml:space="preserve">(Updated 3/12/26)
+</t>
+  </si>
+  <si>
+    <t>$40 book</t>
+  </si>
+  <si>
+    <t>534 S Elizabeth St      Room 102  Whitewater, WI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tues. &amp; Thurs. 6:00-8:00 pm </t>
+  </si>
+  <si>
+    <t>(Updated 3/17/26)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tue/Thu   9 am - 12 pm            Wed/Fri     8:30 - 10:50 am        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Updated 3/26/26)
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -670,51 +676,51 @@
       </right>
       <top style="thin">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
@@ -860,50 +866,53 @@
     <xf numFmtId="6" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -1186,604 +1195,644 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anderoanderson57@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="39" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" style="39" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="4" max="4" width="34.28515625" style="39" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="36.140625" style="39" customWidth="1"/>
     <col min="7" max="7" width="27.42578125" customWidth="1"/>
     <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="22.28515625" style="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="69.75" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="53"/>
       <c r="E1" s="2"/>
       <c r="F1" s="44"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:9" ht="56.25" x14ac:dyDescent="0.3">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="54"/>
       <c r="E2" s="5"/>
       <c r="F2" s="40"/>
       <c r="G2" s="6"/>
       <c r="H2" s="7"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="10"/>
     </row>
     <row r="4" spans="1:9" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:9" ht="63" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="15" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="11"/>
     </row>
     <row r="6" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" s="15" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E6" s="56">
         <v>16</v>
       </c>
       <c r="F6" s="15" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="11"/>
     </row>
     <row r="7" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E7" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H7" s="11"/>
     </row>
     <row r="8" spans="1:9" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="15" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="11"/>
     </row>
     <row r="9" spans="1:9" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="33"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="36"/>
       <c r="G9" s="24"/>
       <c r="H9" s="11"/>
       <c r="I9" s="49"/>
     </row>
     <row r="10" spans="1:9" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="40"/>
       <c r="E10" s="5"/>
       <c r="F10" s="40"/>
       <c r="G10" s="5"/>
       <c r="H10" s="13"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="30" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:9" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="15" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="11"/>
     </row>
-    <row r="13" spans="1:9" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B13" s="15" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C13" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" s="11"/>
+    </row>
+    <row r="14" spans="1:9" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="31"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="11"/>
+    </row>
+    <row r="15" spans="1:9" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="31"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="11"/>
+    </row>
+    <row r="16" spans="1:9" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="31"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="11"/>
+    </row>
+    <row r="17" spans="1:9" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="11"/>
+    </row>
+    <row r="18" spans="1:9" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="47"/>
+    </row>
+    <row r="19" spans="1:9" ht="56.25" x14ac:dyDescent="0.3">
+      <c r="A19" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20" s="10"/>
+    </row>
+    <row r="21" spans="1:9" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="H21" s="52"/>
+    </row>
+    <row r="22" spans="1:9" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22" s="60"/>
+    </row>
+    <row r="23" spans="1:9" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="14"/>
+    </row>
+    <row r="24" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="35"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="13"/>
+    </row>
+    <row r="25" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="36"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="24"/>
+      <c r="I25" s="48"/>
+    </row>
+    <row r="26" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A28" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="G28" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="56">
         <v>16</v>
       </c>
-      <c r="D13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="15" t="s">
+      <c r="F29" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G29" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="H29" s="11"/>
+    </row>
+    <row r="30" spans="1:9" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="15" t="s">
-[...129 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="F30" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="19" t="s">
+      <c r="B31" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="17" t="s">
+      <c r="D31" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="E20" s="15" t="s">
-[...71 lines deleted...]
-      <c r="D25" s="63" t="s">
+      <c r="E31" s="67">
+        <v>50</v>
+      </c>
+      <c r="F31" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="E25" s="64" t="s">
-[...28 lines deleted...]
-      <c r="G26" s="55" t="s">
+      <c r="G31" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="11"/>
-[...22 lines deleted...]
-      </c>
+      <c r="H31" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D25" r:id="rId1" display="anderoanderson57@gmail.com " xr:uid="{A68821CA-98EA-4BD7-A729-B09FA41C69FB}"/>
+    <hyperlink ref="D28" r:id="rId1" display="anderoanderson57@gmail.com " xr:uid="{A68821CA-98EA-4BD7-A729-B09FA41C69FB}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>